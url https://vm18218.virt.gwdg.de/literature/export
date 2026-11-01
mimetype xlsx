--- v0 (2026-09-02)
+++ v1 (2026-11-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>RDP - Link</t>
   </si>
   <si>
     <t>Working Groups</t>
   </si>
   <si>
     <t>Subproject</t>
   </si>
   <si>
     <t>Open Access</t>
   </si>
   <si>
     <t>Publication Type</t>
   </si>
   <si>
     <t>Peer Reviewed</t>
   </si>
   <si>
     <t>PMID</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
@@ -86,111 +86,303 @@
   <si>
     <t>Volume</t>
   </si>
   <si>
     <t>Journal Abbreviation</t>
   </si>
   <si>
     <t>Extra</t>
   </si>
   <si>
     <t>Authors</t>
   </si>
   <si>
     <t>First Author</t>
   </si>
   <si>
     <t>Last Author</t>
   </si>
   <si>
     <t>Creation Time</t>
   </si>
   <si>
     <t>http://vm18218.virt.gwdg.de/literature/publications/1</t>
   </si>
   <si>
+    <t>demo-group, demo-group-02, demo-group-03</t>
+  </si>
+  <si>
+    <t>A01</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>Journal Article</t>
+  </si>
+  <si>
+    <t>10.1093/nar/gky049</t>
+  </si>
+  <si>
+    <t>A context-specific cardiac β-catenin and GATA4 interaction influences TCF7L2 occupancy and remodels chromatin driving disease progression in the adult heart</t>
+  </si>
+  <si>
+    <t>Nucleic Acids Research</t>
+  </si>
+  <si>
+    <t>0305-1048</t>
+  </si>
+  <si>
+    <t>1362-4962</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1093/nar/gky049</t>
+  </si>
+  <si>
+    <t>2850-2867</t>
+  </si>
+  <si>
+    <t>Nucleic Acids Res</t>
+  </si>
+  <si>
+    <t>Iyer LM, Nagarajan S, Woelfer M, Schoger E, Khadjeh S, Zafiriou MP, Kari V, Herting J, Pang ST, Weber T, Rathjens FS, Fischer TH, Toischer K, Hasenfuss G, Noack C, Johnsen SA, Zelarayán LC</t>
+  </si>
+  <si>
+    <t>Iyer LM</t>
+  </si>
+  <si>
+    <t>Zelarayán LC</t>
+  </si>
+  <si>
+    <t>2023-04-12 10:46:22</t>
+  </si>
+  <si>
+    <t>http://vm18218.virt.gwdg.de/literature/publications/2</t>
+  </si>
+  <si>
+    <t>demo-group-02, demo-group-03</t>
+  </si>
+  <si>
+    <t>10.1038/s41467-026-71047-1</t>
+  </si>
+  <si>
+    <t>Generation of marmoset monkeys with a non-mosaic disruption of the OTOF gene as a model of human deafness</t>
+  </si>
+  <si>
+    <t>Nature Communications</t>
+  </si>
+  <si>
+    <t>2041-1723</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1038/s41467-026-71047-1</t>
+  </si>
+  <si>
+    <t>Nat Commun</t>
+  </si>
+  <si>
+    <t>Kahland T, Lindenwald DL, Jeschke M, Kusch K, Tkachenko Eikel O, Uhl M, Rüger N, Drummer C, Wolf B, Benseler F, Brose N, Behr R, Moser T</t>
+  </si>
+  <si>
+    <t>Kahland T</t>
+  </si>
+  <si>
+    <t>Moser T</t>
+  </si>
+  <si>
+    <t>2026-09-15 13:15:24</t>
+  </si>
+  <si>
+    <t>http://vm18218.virt.gwdg.de/literature/publications/3</t>
+  </si>
+  <si>
+    <t>demo-group, demo-group-02</t>
+  </si>
+  <si>
+    <t>B01</t>
+  </si>
+  <si>
+    <t>10.1038/s41467-026-72355-2</t>
+  </si>
+  <si>
+    <t>2′-O-methylation-dependent installation of N2-methylguanosine in the U6 internal stem loop facilitates efficient spliceosome assembly</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1038/s41467-026-72355-2</t>
+  </si>
+  <si>
+    <t>Kleiber N, Petrosyan J, Greve M, Thomé CC, Dybkov O, Tay LLE, Welp LM, Hackert P, Touboul D, Stark H, Bohnsack MT, Urlaub H, Herzel L, Graille M, Höbartner C, Bohnsack KE</t>
+  </si>
+  <si>
+    <t>Kleiber N</t>
+  </si>
+  <si>
+    <t>Bohnsack KE</t>
+  </si>
+  <si>
+    <t>2026-09-15 13:23:09</t>
+  </si>
+  <si>
+    <t>http://vm18218.virt.gwdg.de/literature/publications/4</t>
+  </si>
+  <si>
     <t>demo-group</t>
   </si>
   <si>
-    <t>Yes</t>
-[...32 lines deleted...]
-    <t>2023-04-12 10:46:22</t>
+    <t>Preprint</t>
+  </si>
+  <si>
+    <t>10.1101/2025.01.23.634455</t>
+  </si>
+  <si>
+    <t>Super-resolution microscopy of mitochondrial mRNAs</t>
+  </si>
+  <si>
+    <t>bioRxiv</t>
+  </si>
+  <si>
+    <t>2692-8205</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1101/2025.01.23.634455</t>
+  </si>
+  <si>
+    <t>Final article published in Nature Communications here: doi:10.1038/s41467-025-61577-5</t>
+  </si>
+  <si>
+    <t>Stoldt S, Maass F, Weber M, Dennerlein S, Ilgen P, Gaertner J, Canfes A, Schweighofer SV, Jans DC, Rehling P, Jakobs S</t>
+  </si>
+  <si>
+    <t>Stoldt S</t>
+  </si>
+  <si>
+    <t>Jakobs S</t>
+  </si>
+  <si>
+    <t>2026-09-15 13:34:45</t>
+  </si>
+  <si>
+    <t>http://vm18218.virt.gwdg.de/literature/publications/5</t>
+  </si>
+  <si>
+    <t>10.1038/s41467-025-61577-5</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1038/s41467-025-61577-5</t>
+  </si>
+  <si>
+    <t>Stoldt S, Maass F, Weber M, Dennerlein S, Ilgen P, Gärtner J, Canfes A, Schweighofer SV, Jans DC, Rehling P, Jakobs S</t>
+  </si>
+  <si>
+    <t>2026-09-15 13:37:52</t>
+  </si>
+  <si>
+    <t>GEO Accession number: https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE97763</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-5942-361X</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0002-9001-0346</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/031t5w623</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/021ft0n22</t>
   </si>
   <si>
     <t>Wikidata ID: https://www.wikidata.org/wiki/Q48773384</t>
   </si>
   <si>
+    <t>ORCID: https://orcid.org/0000-0001-7145-0533</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/03vwt8p73</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/02f99v835</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/03av75f26</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/05xy1nn52</t>
+  </si>
+  <si>
+    <t>Wikidata ID: https://www.wikidata.org/wiki/Q52034536</t>
+  </si>
+  <si>
+    <t>GEO Accession number: https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE270753</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-7063-5456</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-6035-4255</t>
+  </si>
+  <si>
+    <t>ProteomeXchange ID: http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD053510</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/05hy3tk52</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/046ak2485</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/00fbnyb24</t>
+  </si>
+  <si>
+    <t>ORCID: https://orcid.org/0000-0001-5661-5272</t>
+  </si>
+  <si>
+    <t>ROR ID: https://ror.org/01s1h3j07</t>
+  </si>
+  <si>
     <t>External Resources</t>
   </si>
   <si>
     <t>primary: anti-H3K27ac</t>
   </si>
   <si>
     <t>primary: GAPDH</t>
   </si>
   <si>
     <t>primary: ChIPAb+ TCF-4 antibody</t>
   </si>
   <si>
     <t>primary: Anti-SHISA3 antibody produced in rabbit</t>
   </si>
   <si>
     <t>secondary: Goat anti-Mouse IgG (H+L) Cross-Adsorbed Secondary Antibody, Alexa Fluor 488</t>
   </si>
   <si>
     <t>Linked Antibodies</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Project: SSC_UMG_SCU_WT_001, Lab ID: </t>
   </si>
   <si>
     <t>Linked Cell Lines</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -499,100 +691,108 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vm18218.virt.gwdg.de/literature/publications/1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773384" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vm18218.virt.gwdg.de/literature/publications/1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vm18218.virt.gwdg.de/literature/publications/2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vm18218.virt.gwdg.de/literature/publications/3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vm18218.virt.gwdg.de/literature/publications/4" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vm18218.virt.gwdg.de/literature/publications/5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE97763" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5942-361X" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9001-0346" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/031t5w623" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q48773384" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7145-0533" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03vwt8p73" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/02f99v835" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q52034536" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/geo/query/acc.cgi?acc=GSE270753" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7063-5456" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6035-4255" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://proteomecentral.proteomexchange.org/cgi/GetDataset?ID=PXD053510" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05hy3tk52" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/046ak2485" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/00fbnyb24" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5661-5272" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/01s1h3j07" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/03av75f26" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/05xy1nn52" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/021ft0n22" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE2"/>
+  <dimension ref="A1:AM6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AE1"/>
+      <selection activeCell="A1" sqref="A1:AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="63.556" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="80" customWidth="true" style="0"/>
-    <col min="11" max="11" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="43.561" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="80" customWidth="true" style="0"/>
     <col min="20" max="20" width="80" customWidth="true" style="0"/>
     <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="62.413" bestFit="true" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="31" max="31" width="9.10" bestFit="true" style="0"/>
+    <col min="24" max="24" width="80" customWidth="true" style="0"/>
+    <col min="25" max="25" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="80" customWidth="true" style="0"/>
+    <col min="28" max="28" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="62.413" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="37" max="37" width="80" customWidth="true" style="0"/>
+    <col min="38" max="38" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="39" max="39" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:39">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
@@ -619,154 +819,561 @@
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
-      <c r="AD1" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
+      <c r="AF1" s="1"/>
+      <c r="AG1" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AH1" s="1"/>
+      <c r="AI1" s="1"/>
+      <c r="AJ1" s="1"/>
+      <c r="AK1" s="1"/>
+      <c r="AL1" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" s="1"/>
     </row>
-    <row r="2" spans="1:31">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
-      <c r="C2"/>
+      <c r="C2" t="s">
+        <v>25</v>
+      </c>
       <c r="D2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G2">
         <v>29394407</v>
       </c>
       <c r="H2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I2">
         <v>2018</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="M2"/>
+        <v>31</v>
+      </c>
+      <c r="M2" t="s">
+        <v>32</v>
+      </c>
       <c r="N2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="O2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="P2">
         <v>6</v>
       </c>
       <c r="Q2">
         <v>46</v>
       </c>
-      <c r="R2"/>
+      <c r="R2" t="s">
+        <v>35</v>
+      </c>
       <c r="S2"/>
       <c r="T2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="U2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="V2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="W2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="X2" t="s">
-        <v>37</v>
+        <v>80</v>
       </c>
       <c r="Y2" t="s">
-        <v>39</v>
+        <v>81</v>
       </c>
       <c r="Z2" t="s">
+        <v>82</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>83</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>84</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>85</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>102</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>106</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="3" spans="1:39">
+      <c r="A3" t="s">
         <v>40</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="B3" t="s">
         <v>41</v>
       </c>
-      <c r="AB2" t="s">
+      <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3" t="s">
+        <v>27</v>
+      </c>
+      <c r="F3">
+        <v>1</v>
+      </c>
+      <c r="G3">
+        <v>41904122</v>
+      </c>
+      <c r="H3" t="s">
         <v>42</v>
       </c>
-      <c r="AC2" t="s">
+      <c r="I3">
+        <v>2026</v>
+      </c>
+      <c r="J3" t="s">
         <v>43</v>
+      </c>
+      <c r="K3" t="s">
+        <v>44</v>
+      </c>
+      <c r="L3" t="s">
+        <v>45</v>
+      </c>
+      <c r="M3" t="s">
+        <v>45</v>
+      </c>
+      <c r="N3" t="s">
+        <v>46</v>
+      </c>
+      <c r="O3"/>
+      <c r="P3">
+        <v>1</v>
+      </c>
+      <c r="Q3">
+        <v>17</v>
+      </c>
+      <c r="R3" t="s">
+        <v>47</v>
+      </c>
+      <c r="S3"/>
+      <c r="T3" t="s">
+        <v>48</v>
+      </c>
+      <c r="U3" t="s">
+        <v>49</v>
+      </c>
+      <c r="V3" t="s">
+        <v>50</v>
+      </c>
+      <c r="W3" t="s">
+        <v>51</v>
+      </c>
+      <c r="X3" t="s">
+        <v>86</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>87</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>90</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>84</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="4" spans="1:39">
+      <c r="A4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F4">
+        <v>1</v>
+      </c>
+      <c r="G4">
+        <v>42031737</v>
+      </c>
+      <c r="H4" t="s">
+        <v>55</v>
+      </c>
+      <c r="I4">
+        <v>2026</v>
+      </c>
+      <c r="J4" t="s">
+        <v>56</v>
+      </c>
+      <c r="K4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4">
+        <v>1</v>
+      </c>
+      <c r="Q4">
+        <v>17</v>
+      </c>
+      <c r="R4" t="s">
+        <v>47</v>
+      </c>
+      <c r="S4"/>
+      <c r="T4" t="s">
+        <v>58</v>
+      </c>
+      <c r="U4" t="s">
+        <v>59</v>
+      </c>
+      <c r="V4" t="s">
+        <v>60</v>
+      </c>
+      <c r="W4" t="s">
+        <v>61</v>
+      </c>
+      <c r="X4" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>97</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>89</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>84</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="5" spans="1:39">
+      <c r="A5" t="s">
+        <v>62</v>
+      </c>
+      <c r="B5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>26</v>
+      </c>
+      <c r="E5" t="s">
+        <v>64</v>
+      </c>
+      <c r="F5">
+        <v>0</v>
+      </c>
+      <c r="G5"/>
+      <c r="H5" t="s">
+        <v>65</v>
+      </c>
+      <c r="I5">
+        <v>2025</v>
+      </c>
+      <c r="J5" t="s">
+        <v>66</v>
+      </c>
+      <c r="K5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L5"/>
+      <c r="M5" t="s">
+        <v>68</v>
+      </c>
+      <c r="N5" t="s">
+        <v>69</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5" t="s">
+        <v>67</v>
+      </c>
+      <c r="S5" t="s">
+        <v>70</v>
+      </c>
+      <c r="T5" t="s">
+        <v>71</v>
+      </c>
+      <c r="U5" t="s">
+        <v>72</v>
+      </c>
+      <c r="V5" t="s">
+        <v>73</v>
+      </c>
+      <c r="W5" t="s">
+        <v>74</v>
+      </c>
+      <c r="X5" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>100</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="6" spans="1:39">
+      <c r="A6" t="s">
+        <v>75</v>
+      </c>
+      <c r="B6" t="s">
+        <v>63</v>
+      </c>
+      <c r="C6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6">
+        <v>1</v>
+      </c>
+      <c r="G6">
+        <v>40640125</v>
+      </c>
+      <c r="H6" t="s">
+        <v>76</v>
+      </c>
+      <c r="I6">
+        <v>2025</v>
+      </c>
+      <c r="J6" t="s">
+        <v>66</v>
+      </c>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" t="s">
+        <v>77</v>
+      </c>
+      <c r="O6"/>
+      <c r="P6">
+        <v>1</v>
+      </c>
+      <c r="Q6">
+        <v>16</v>
+      </c>
+      <c r="R6" t="s">
+        <v>47</v>
+      </c>
+      <c r="S6"/>
+      <c r="T6" t="s">
+        <v>78</v>
+      </c>
+      <c r="U6" t="s">
+        <v>72</v>
+      </c>
+      <c r="V6" t="s">
+        <v>73</v>
+      </c>
+      <c r="W6" t="s">
+        <v>79</v>
+      </c>
+      <c r="X6" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>100</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>90</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="X1:X1"/>
-[...1 lines deleted...]
-    <mergeCell ref="AD1:AD1"/>
+    <mergeCell ref="X1:AF1"/>
+    <mergeCell ref="AG1:AK1"/>
+    <mergeCell ref="AL1:AL1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="X2" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="A3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="A4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="A5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="A6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="X2" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="Y2" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="Z2" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="AA2" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="AB2" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="AC2" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="X3" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="Y3" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="Z3" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="AA3" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="AB3" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="AC3" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="AD3" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="X4" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="Y4" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="Z4" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="AA4" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="AB4" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="AC4" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="AD4" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="AE4" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="AF4" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="X5" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="Y5" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="Z5" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="AA5" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="AB5" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="X6" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="Y6" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="Z6" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="AA6" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="AB6" r:id="rId_hyperlink_37"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
@@ -775,32 +1382,32 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>SFB 1002 Literature Repository</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Literature Export 2026-09-02 07:10:24</dc:title>
-  <dc:description>Export of the SFB 1002 Literature Repository. (2026-09-02 07:10:24)</dc:description>
+  <dc:title>Literature Export 2026-11-01 10:40:53</dc:title>
+  <dc:description>Export of the SFB 1002 Literature Repository. (2026-11-01 10:40:53)</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>